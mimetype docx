--- v0 (2026-03-02)
+++ v1 (2026-04-14)
@@ -7,937 +7,1118 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="1DD302D3" w14:textId="77777777" w:rsidR="00C936F9" w:rsidRPr="00DE6418" w:rsidRDefault="00C936F9" w:rsidP="00C936F9">
+    <w:p w14:paraId="1DD302D3" w14:textId="77777777" w:rsidR="00C936F9" w:rsidRPr="00512C5E" w:rsidRDefault="00C936F9" w:rsidP="00C936F9">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="36"/>
-          <w:szCs w:val="36"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DE6418">
+      <w:r w:rsidRPr="00512C5E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="36"/>
-          <w:szCs w:val="36"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Application form – funding for student projects </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43201CC3" w14:textId="77777777" w:rsidR="00C936F9" w:rsidRPr="00317D2B" w:rsidRDefault="00C936F9" w:rsidP="00C936F9">
+    <w:p w14:paraId="43201CC3" w14:textId="77777777" w:rsidR="00C936F9" w:rsidRPr="00512C5E" w:rsidRDefault="00C936F9" w:rsidP="00C936F9">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00317D2B">
+      <w:r w:rsidRPr="00512C5E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Fill out the application form </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00317D2B">
+      <w:r w:rsidRPr="00512C5E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>in order to</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00317D2B">
+      <w:r w:rsidRPr="00512C5E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> apply for funding through Green Solutions Centre.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41FC42F3" w14:textId="38B38DEE" w:rsidR="00C936F9" w:rsidRPr="00317D2B" w:rsidRDefault="00C936F9" w:rsidP="00C936F9">
+    <w:p w14:paraId="41FC42F3" w14:textId="38B38DEE" w:rsidR="00C936F9" w:rsidRPr="00512C5E" w:rsidRDefault="00C936F9" w:rsidP="00C936F9">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00317D2B">
+      <w:r w:rsidRPr="00512C5E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>You can read more about our funding for student projects and the requirements</w:t>
       </w:r>
-      <w:r w:rsidR="005667CB">
+      <w:r w:rsidR="005667CB" w:rsidRPr="00512C5E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
-        <w:r w:rsidR="005667CB" w:rsidRPr="005667CB">
+        <w:r w:rsidR="005667CB" w:rsidRPr="00512C5E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>here</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="005667CB">
+      <w:r w:rsidR="005667CB" w:rsidRPr="00512C5E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3540"/>
         <w:gridCol w:w="5476"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C936F9" w:rsidRPr="00D47DFB" w14:paraId="3E7A408F" w14:textId="77777777" w:rsidTr="00973029">
+      <w:tr w:rsidR="00C936F9" w:rsidRPr="00512C5E" w14:paraId="3E7A408F" w14:textId="77777777" w:rsidTr="00973029">
         <w:trPr>
           <w:trHeight w:val="493"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1963" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="05A14384" w14:textId="77777777" w:rsidR="00C936F9" w:rsidRPr="00317D2B" w:rsidRDefault="00C936F9" w:rsidP="00BF6553">
+          <w:p w14:paraId="05A14384" w14:textId="77777777" w:rsidR="00C936F9" w:rsidRPr="00512C5E" w:rsidRDefault="00C936F9" w:rsidP="00BF6553">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00317D2B">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00512C5E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3037" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="16A7CD43" w14:textId="77777777" w:rsidR="00C936F9" w:rsidRPr="00317D2B" w:rsidRDefault="00C936F9" w:rsidP="00BF6553">
+          <w:p w14:paraId="16A7CD43" w14:textId="77777777" w:rsidR="00C936F9" w:rsidRPr="00512C5E" w:rsidRDefault="00C936F9" w:rsidP="00BF6553">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C936F9" w:rsidRPr="00D47DFB" w14:paraId="3067501E" w14:textId="77777777" w:rsidTr="00973029">
+      <w:tr w:rsidR="00C936F9" w:rsidRPr="00512C5E" w14:paraId="3067501E" w14:textId="77777777" w:rsidTr="00973029">
         <w:trPr>
           <w:trHeight w:val="513"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1963" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="730B70C8" w14:textId="77777777" w:rsidR="00C936F9" w:rsidRPr="00317D2B" w:rsidRDefault="00C936F9" w:rsidP="00BF6553">
+          <w:p w14:paraId="730B70C8" w14:textId="77777777" w:rsidR="00C936F9" w:rsidRPr="00512C5E" w:rsidRDefault="00C936F9" w:rsidP="00BF6553">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00317D2B">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00512C5E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Current education</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3037" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="18F2A9C3" w14:textId="77777777" w:rsidR="00C936F9" w:rsidRPr="00317D2B" w:rsidRDefault="00C936F9" w:rsidP="00BF6553">
+          <w:p w14:paraId="18F2A9C3" w14:textId="77777777" w:rsidR="00C936F9" w:rsidRPr="00512C5E" w:rsidRDefault="00C936F9" w:rsidP="00BF6553">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C936F9" w:rsidRPr="00F00240" w14:paraId="1CB716F1" w14:textId="77777777" w:rsidTr="00973029">
+      <w:tr w:rsidR="00C936F9" w:rsidRPr="00512C5E" w14:paraId="1CB716F1" w14:textId="77777777" w:rsidTr="00973029">
         <w:trPr>
           <w:trHeight w:val="1008"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1963" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0679642C" w14:textId="77777777" w:rsidR="00C936F9" w:rsidRPr="00317D2B" w:rsidRDefault="00C936F9" w:rsidP="00BF6553">
+          <w:p w14:paraId="0679642C" w14:textId="77777777" w:rsidR="00C936F9" w:rsidRPr="00512C5E" w:rsidRDefault="00C936F9" w:rsidP="00BF6553">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00317D2B">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00512C5E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Supervisors and co-supervisors (name + </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00317D2B">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00512C5E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>organisation</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00317D2B">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00512C5E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> + email)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3037" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7A049438" w14:textId="77777777" w:rsidR="00C936F9" w:rsidRPr="00317D2B" w:rsidRDefault="00C936F9" w:rsidP="00BF6553">
+          <w:p w14:paraId="7A049438" w14:textId="77777777" w:rsidR="00C936F9" w:rsidRPr="00512C5E" w:rsidRDefault="00C936F9" w:rsidP="00BF6553">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C936F9" w:rsidRPr="00D47DFB" w14:paraId="71C4C6AF" w14:textId="77777777" w:rsidTr="00973029">
+      <w:tr w:rsidR="00C936F9" w:rsidRPr="00512C5E" w14:paraId="71C4C6AF" w14:textId="77777777" w:rsidTr="00973029">
         <w:trPr>
           <w:trHeight w:val="493"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1963" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="36F7D2EC" w14:textId="77777777" w:rsidR="00C936F9" w:rsidRPr="00317D2B" w:rsidRDefault="00C936F9" w:rsidP="00BF6553">
+          <w:p w14:paraId="36F7D2EC" w14:textId="77777777" w:rsidR="00C936F9" w:rsidRPr="00512C5E" w:rsidRDefault="00C936F9" w:rsidP="00BF6553">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00317D2B">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00512C5E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>External partners</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3037" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5C638A7D" w14:textId="77777777" w:rsidR="00C936F9" w:rsidRPr="00317D2B" w:rsidRDefault="00C936F9" w:rsidP="00BF6553">
+          <w:p w14:paraId="5C638A7D" w14:textId="77777777" w:rsidR="00C936F9" w:rsidRPr="00512C5E" w:rsidRDefault="00C936F9" w:rsidP="00BF6553">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C936F9" w:rsidRPr="00F00240" w14:paraId="6F57599E" w14:textId="77777777" w:rsidTr="00973029">
+      <w:tr w:rsidR="00C936F9" w:rsidRPr="00512C5E" w14:paraId="6F57599E" w14:textId="77777777" w:rsidTr="00973029">
         <w:trPr>
           <w:trHeight w:val="493"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1963" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="25070948" w14:textId="77777777" w:rsidR="00C936F9" w:rsidRPr="00317D2B" w:rsidRDefault="00C936F9" w:rsidP="00BF6553">
+          <w:p w14:paraId="25070948" w14:textId="77777777" w:rsidR="00C936F9" w:rsidRPr="00512C5E" w:rsidRDefault="00C936F9" w:rsidP="00BF6553">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00317D2B">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00512C5E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Estimated </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00317D2B">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00512C5E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>time period</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="00317D2B">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00512C5E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> for the project</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3037" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="19FBE39A" w14:textId="77777777" w:rsidR="00C936F9" w:rsidRPr="00317D2B" w:rsidRDefault="00C936F9" w:rsidP="00BF6553">
+          <w:p w14:paraId="19FBE39A" w14:textId="77777777" w:rsidR="00C936F9" w:rsidRPr="00512C5E" w:rsidRDefault="00C936F9" w:rsidP="00BF6553">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C936F9" w:rsidRPr="00F00240" w14:paraId="370BD5F4" w14:textId="77777777" w:rsidTr="00973029">
+      <w:tr w:rsidR="00C936F9" w:rsidRPr="00512C5E" w14:paraId="370BD5F4" w14:textId="77777777" w:rsidTr="00973029">
         <w:trPr>
           <w:trHeight w:val="493"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1963" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0024BF1D" w14:textId="133DD1B7" w:rsidR="00C936F9" w:rsidRPr="00317D2B" w:rsidRDefault="00C936F9" w:rsidP="00BF6553">
+          <w:p w14:paraId="0024BF1D" w14:textId="133DD1B7" w:rsidR="00C936F9" w:rsidRPr="00512C5E" w:rsidRDefault="00C936F9" w:rsidP="00BF6553">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00317D2B">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00512C5E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Project type</w:t>
             </w:r>
-            <w:r w:rsidR="00317D2B">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidR="00317D2B" w:rsidRPr="00512C5E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> (e.g. </w:t>
             </w:r>
-            <w:r w:rsidR="00B63F6D">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidR="00B63F6D" w:rsidRPr="00512C5E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>bachelor</w:t>
             </w:r>
-            <w:r w:rsidR="00DE6418">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidR="00DE6418" w:rsidRPr="00512C5E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> or master </w:t>
             </w:r>
-            <w:r w:rsidR="00B63F6D">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidR="00B63F6D" w:rsidRPr="00512C5E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>thesis</w:t>
             </w:r>
-            <w:r w:rsidR="00DE6418">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidR="00DE6418" w:rsidRPr="00512C5E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>, or any other ECTS project</w:t>
             </w:r>
-            <w:r w:rsidR="00B63F6D">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidR="00B63F6D" w:rsidRPr="00512C5E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3037" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1CC47010" w14:textId="77777777" w:rsidR="00C936F9" w:rsidRPr="00317D2B" w:rsidRDefault="00C936F9" w:rsidP="00BF6553">
+          <w:p w14:paraId="1CC47010" w14:textId="77777777" w:rsidR="00C936F9" w:rsidRPr="00512C5E" w:rsidRDefault="00C936F9" w:rsidP="00BF6553">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00637ACE" w:rsidRPr="00A55D54" w14:paraId="30692292" w14:textId="77777777" w:rsidTr="00973029">
+      <w:tr w:rsidR="002018B8" w:rsidRPr="00512C5E" w14:paraId="69C0D134" w14:textId="77777777" w:rsidTr="00973029">
         <w:trPr>
           <w:trHeight w:val="493"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1963" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7AD93E0A" w14:textId="28CBF722" w:rsidR="00637ACE" w:rsidRPr="00317D2B" w:rsidRDefault="00637ACE" w:rsidP="00BF6553">
+          <w:p w14:paraId="0D5A92C0" w14:textId="2526B433" w:rsidR="002018B8" w:rsidRPr="00512C5E" w:rsidRDefault="002018B8" w:rsidP="00BF6553">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00512C5E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Budget (activity + cost (DKK))</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00512C5E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00512C5E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>(Funding can be used for materials, analyses, rental of equipment, consumer-oriented tasks, etc., but not for salary, travel and living expenses.)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3037" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="66BC882B" w14:textId="77777777" w:rsidR="002018B8" w:rsidRPr="00512C5E" w:rsidRDefault="002018B8" w:rsidP="00BF6553">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00637ACE" w:rsidRPr="00512C5E" w14:paraId="30692292" w14:textId="77777777" w:rsidTr="00973029">
+        <w:trPr>
+          <w:trHeight w:val="493"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1963" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7AD93E0A" w14:textId="28CBF722" w:rsidR="00637ACE" w:rsidRPr="00512C5E" w:rsidRDefault="00637ACE" w:rsidP="00BF6553">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00512C5E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Project title</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3037" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7B2E0B01" w14:textId="77777777" w:rsidR="00637ACE" w:rsidRPr="00317D2B" w:rsidRDefault="00637ACE" w:rsidP="00BF6553">
+          <w:p w14:paraId="7B2E0B01" w14:textId="77777777" w:rsidR="00637ACE" w:rsidRPr="00512C5E" w:rsidRDefault="00637ACE" w:rsidP="00BF6553">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C936F9" w:rsidRPr="00B05D28" w14:paraId="44B3A148" w14:textId="77777777" w:rsidTr="00973029">
+      <w:tr w:rsidR="000E2DE0" w:rsidRPr="00512C5E" w14:paraId="44B3A148" w14:textId="77777777" w:rsidTr="000E2DE0">
         <w:trPr>
-          <w:trHeight w:val="493"/>
+          <w:trHeight w:val="792"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BACB81F" w14:textId="77777777" w:rsidR="000E2DE0" w:rsidRPr="00512C5E" w:rsidRDefault="000E2DE0" w:rsidP="000E2DE0">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00512C5E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Project description (max. 2000 characters)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="00652E73" w14:textId="66C2FEF5" w:rsidR="000E2DE0" w:rsidRPr="00512C5E" w:rsidRDefault="000E2DE0" w:rsidP="000E2DE0">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00512C5E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">You </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00512C5E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>have to</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00512C5E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> include the following:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000E2DE0" w:rsidRPr="00512C5E" w14:paraId="6DB8B7BC" w14:textId="77777777" w:rsidTr="000E2DE0">
+        <w:trPr>
+          <w:trHeight w:val="792"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1963" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3A3F2724" w14:textId="1A127376" w:rsidR="00C936F9" w:rsidRPr="00317D2B" w:rsidRDefault="00C936F9" w:rsidP="00C936F9">
+          <w:p w14:paraId="27B22951" w14:textId="5621D19C" w:rsidR="000E2DE0" w:rsidRPr="00512C5E" w:rsidRDefault="000E2DE0" w:rsidP="00C936F9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00317D2B">
-[...189 lines deleted...]
-              <w:t>public event or similar (students’ choice). Suggestions for how you will do that.</w:t>
+            <w:r w:rsidRPr="00512C5E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Your research question(s), method(s), your data – what kind of data do you need and how will you get them?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3037" w:type="pct"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="00652E73" w14:textId="77777777" w:rsidR="00C936F9" w:rsidRPr="00317D2B" w:rsidRDefault="00C936F9" w:rsidP="00BF6553">
+          <w:p w14:paraId="78E7BFDF" w14:textId="77777777" w:rsidR="000E2DE0" w:rsidRPr="00512C5E" w:rsidRDefault="000E2DE0" w:rsidP="00BF6553">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C936F9" w:rsidRPr="00F00240" w14:paraId="1C90FAFC" w14:textId="77777777" w:rsidTr="00973029">
+      <w:tr w:rsidR="000E2DE0" w:rsidRPr="00512C5E" w14:paraId="43452D4B" w14:textId="77777777" w:rsidTr="000E2DE0">
         <w:trPr>
-          <w:trHeight w:val="493"/>
+          <w:trHeight w:val="792"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1963" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="28A64262" w14:textId="77777777" w:rsidR="00C936F9" w:rsidRDefault="00C936F9" w:rsidP="00C936F9">
+          <w:p w14:paraId="2198493B" w14:textId="4AEA3521" w:rsidR="000E2DE0" w:rsidRPr="00512C5E" w:rsidRDefault="000E2DE0" w:rsidP="000E2DE0">
             <w:pPr>
-              <w:spacing w:line="360" w:lineRule="auto"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:pStyle w:val="ListBullet"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+              <w:spacing w:after="160" w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00317D2B">
-[...26 lines deleted...]
-              <w:t>(Funding can be used for materials, analyses, rental of equipment, consumer-oriented tasks, etc., but not for salary, travel and living expenses.)</w:t>
+            <w:r w:rsidRPr="00512C5E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>How is your project/study relevant for the green transition?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3037" w:type="pct"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0E598D5E" w14:textId="77777777" w:rsidR="00C936F9" w:rsidRPr="00317D2B" w:rsidRDefault="00C936F9" w:rsidP="00C936F9">
+          <w:p w14:paraId="64704CF5" w14:textId="1CE89491" w:rsidR="000E2DE0" w:rsidRPr="00512C5E" w:rsidRDefault="000E2DE0" w:rsidP="00C936F9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000E2DE0" w:rsidRPr="00512C5E" w14:paraId="7C0EB5CF" w14:textId="77777777" w:rsidTr="000E2DE0">
+        <w:trPr>
+          <w:trHeight w:val="792"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1963" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5665DD53" w14:textId="75E9906A" w:rsidR="000E2DE0" w:rsidRPr="00512C5E" w:rsidRDefault="000E2DE0" w:rsidP="000E2DE0">
+            <w:pPr>
+              <w:pStyle w:val="ListBullet"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+              <w:spacing w:after="160" w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00512C5E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Who is the project relevant for?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3037" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4FE76B5D" w14:textId="437ABB07" w:rsidR="000E2DE0" w:rsidRPr="00512C5E" w:rsidRDefault="000E2DE0" w:rsidP="00C936F9">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000E2DE0" w:rsidRPr="00512C5E" w14:paraId="4F9DDF68" w14:textId="77777777" w:rsidTr="000E2DE0">
+        <w:trPr>
+          <w:trHeight w:val="792"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1963" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CCE5AB5" w14:textId="468FF1AB" w:rsidR="000E2DE0" w:rsidRPr="00512C5E" w:rsidRDefault="000E2DE0" w:rsidP="000E2DE0">
+            <w:pPr>
+              <w:pStyle w:val="ListBullet"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+              <w:spacing w:after="160" w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00512C5E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>How is your project/study interdisciplinary?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3037" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B61BD09" w14:textId="4C297084" w:rsidR="000E2DE0" w:rsidRPr="00512C5E" w:rsidRDefault="000E2DE0" w:rsidP="00C936F9">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000E2DE0" w:rsidRPr="00512C5E" w14:paraId="1D453E0D" w14:textId="77777777" w:rsidTr="000E2DE0">
+        <w:trPr>
+          <w:trHeight w:val="792"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1963" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="04D72169" w14:textId="5DE7C92C" w:rsidR="000E2DE0" w:rsidRPr="00512C5E" w:rsidRDefault="000E2DE0" w:rsidP="00C936F9">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00512C5E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Suggestions for how the student will disseminate collected </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00512C5E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>evidence?</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00512C5E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> E.g. at a public/semi-public event.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3037" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="76906A26" w14:textId="77038A91" w:rsidR="000E2DE0" w:rsidRPr="00512C5E" w:rsidRDefault="000E2DE0" w:rsidP="00C936F9">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="528FA855" w14:textId="1B8D44D9" w:rsidR="00C936F9" w:rsidRPr="00317D2B" w:rsidRDefault="00317D2B" w:rsidP="00317D2B">
+    <w:p w14:paraId="528FA855" w14:textId="1B8D44D9" w:rsidR="00C936F9" w:rsidRPr="00512C5E" w:rsidRDefault="00317D2B" w:rsidP="00317D2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidR="00C936F9" w:rsidRPr="00165992">
+      <w:r w:rsidR="00C936F9" w:rsidRPr="00512C5E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">The GSC Secretariat will process applications on an ongoing basis. </w:t>
       </w:r>
-      <w:r w:rsidR="00C936F9" w:rsidRPr="00165992">
+      <w:r w:rsidR="00C936F9" w:rsidRPr="00512C5E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
         <w:t>This application must be sent to </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
-        <w:r w:rsidR="00C936F9">
+        <w:r w:rsidR="00C936F9" w:rsidRPr="00512C5E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-            <w:sz w:val="20"/>
-            <w:szCs w:val="20"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>GSC@ku.dk</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00C936F9">
+      <w:r w:rsidR="00C936F9" w:rsidRPr="00512C5E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00512C5E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidR="00C936F9" w:rsidRPr="00165992">
+      <w:r w:rsidR="00C936F9" w:rsidRPr="00512C5E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Questions can be sent to Living Lab Manager Mette Frimodt Møller</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">, </w:t>
+        <w:t xml:space="preserve">Questions can be sent to Living Lab Manager Mette Frimodt Møller, </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
-        <w:r w:rsidR="00C936F9" w:rsidRPr="00C936F9">
+        <w:r w:rsidR="00C936F9" w:rsidRPr="00512C5E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-            <w:sz w:val="20"/>
-            <w:szCs w:val="20"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>memo@science.ku.dk</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00C936F9">
+      <w:r w:rsidR="00C936F9" w:rsidRPr="00512C5E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00C936F9" w:rsidRPr="00317D2B">
+    <w:sectPr w:rsidR="00C936F9" w:rsidRPr="00512C5E">
       <w:headerReference w:type="default" r:id="rId10"/>
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="64674E8C" w14:textId="77777777" w:rsidR="005F0FA5" w:rsidRDefault="005F0FA5" w:rsidP="00C936F9">
+    <w:p w14:paraId="78E16582" w14:textId="77777777" w:rsidR="00150C52" w:rsidRDefault="00150C52" w:rsidP="00C936F9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4BBDB71B" w14:textId="77777777" w:rsidR="005F0FA5" w:rsidRDefault="005F0FA5" w:rsidP="00C936F9">
+    <w:p w14:paraId="7502BAB4" w14:textId="77777777" w:rsidR="00150C52" w:rsidRDefault="00150C52" w:rsidP="00C936F9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -1126,61 +1307,61 @@
     </w:pPr>
     <w:hyperlink r:id="rId2" w:history="1">
       <w:r w:rsidRPr="00B64FBC">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>GSC@ku.dk</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
   <w:p w14:paraId="2392CA3D" w14:textId="22EB5BBE" w:rsidR="00C936F9" w:rsidRDefault="00C936F9">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="58393511" w14:textId="77777777" w:rsidR="005F0FA5" w:rsidRDefault="005F0FA5" w:rsidP="00C936F9">
+    <w:p w14:paraId="65C09DB9" w14:textId="77777777" w:rsidR="00150C52" w:rsidRDefault="00150C52" w:rsidP="00C936F9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="485E8D63" w14:textId="77777777" w:rsidR="005F0FA5" w:rsidRDefault="005F0FA5" w:rsidP="00C936F9">
+    <w:p w14:paraId="3EF24E48" w14:textId="77777777" w:rsidR="00150C52" w:rsidRDefault="00150C52" w:rsidP="00C936F9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0587AB74" w14:textId="2B5C68BC" w:rsidR="00C936F9" w:rsidRPr="00C936F9" w:rsidRDefault="00C936F9">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00B64FBC">
       <w:rPr>
@@ -1362,105 +1543,112 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04060005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1055935791">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1591937077">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="110"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C936F9"/>
     <w:rsid w:val="000933B1"/>
+    <w:rsid w:val="000E2DE0"/>
+    <w:rsid w:val="00130864"/>
     <w:rsid w:val="00131CE5"/>
+    <w:rsid w:val="00150C52"/>
     <w:rsid w:val="00194B6D"/>
     <w:rsid w:val="001D60E4"/>
+    <w:rsid w:val="002018B8"/>
     <w:rsid w:val="00287E7C"/>
     <w:rsid w:val="002A7F48"/>
     <w:rsid w:val="002E7A08"/>
     <w:rsid w:val="00313532"/>
     <w:rsid w:val="00317D2B"/>
     <w:rsid w:val="003771C9"/>
+    <w:rsid w:val="00393047"/>
     <w:rsid w:val="003A4DE6"/>
     <w:rsid w:val="004159B2"/>
     <w:rsid w:val="00497C1B"/>
     <w:rsid w:val="004D125B"/>
     <w:rsid w:val="00501BA1"/>
+    <w:rsid w:val="00512C5E"/>
     <w:rsid w:val="005364B4"/>
     <w:rsid w:val="005667CB"/>
     <w:rsid w:val="005F0FA5"/>
     <w:rsid w:val="00637ACE"/>
     <w:rsid w:val="00706D87"/>
     <w:rsid w:val="00774927"/>
     <w:rsid w:val="0080769F"/>
     <w:rsid w:val="00821246"/>
     <w:rsid w:val="00902FB8"/>
     <w:rsid w:val="00973029"/>
     <w:rsid w:val="00981182"/>
     <w:rsid w:val="00995EE9"/>
     <w:rsid w:val="00A453D9"/>
     <w:rsid w:val="00A55D54"/>
     <w:rsid w:val="00B30617"/>
     <w:rsid w:val="00B575B7"/>
     <w:rsid w:val="00B63F6D"/>
+    <w:rsid w:val="00B71F85"/>
     <w:rsid w:val="00C30FF4"/>
     <w:rsid w:val="00C61081"/>
     <w:rsid w:val="00C936F9"/>
     <w:rsid w:val="00D84391"/>
     <w:rsid w:val="00DB4823"/>
     <w:rsid w:val="00DE6418"/>
     <w:rsid w:val="00E87670"/>
     <w:rsid w:val="00EB25C0"/>
     <w:rsid w:val="00EC1FCE"/>
     <w:rsid w:val="00EC5AF1"/>
     <w:rsid w:val="00EE30D6"/>
     <w:rsid w:val="00EF5703"/>
     <w:rsid w:val="00F00240"/>
     <w:rsid w:val="00F41682"/>
     <w:rsid w:val="00F62374"/>
     <w:rsid w:val="00FA7EAE"/>
     <w:rsid w:val="00FD17F1"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
@@ -2848,75 +3036,75 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{a3927f91-cda1-4696-af89-8c9f1ceffa91}" enabled="0" method="" siteId="{a3927f91-cda1-4696-af89-8c9f1ceffa91}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>203</Words>
-  <Characters>1264</Characters>
+  <Words>211</Words>
+  <Characters>1208</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>40</Lines>
-  <Paragraphs>13</Paragraphs>
+  <Lines>60</Lines>
+  <Paragraphs>24</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1454</CharactersWithSpaces>
+  <CharactersWithSpaces>1395</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Camilla Greve Bruun Nielsen</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentRemapped">
     <vt:lpwstr>true</vt:lpwstr>
   </property>